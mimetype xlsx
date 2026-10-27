--- v0 (2026-07-27)
+++ v1 (2026-10-27)
@@ -1,294 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9F54CA4D-B06A-4D92-9DF1-05E175A002D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25DF2769-479A-46A4-A93D-4E7D7D9DE786}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Lieferstellen anmelden" sheetId="1" r:id="rId1"/>
+    <sheet name="Strom" sheetId="6" r:id="rId1"/>
     <sheet name="Erläuterungen" sheetId="4" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="88">
-[...149 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="47">
   <si>
     <t>Kontoinhaber</t>
   </si>
   <si>
     <t>IBAN</t>
   </si>
   <si>
     <t>Gültig ab</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>NS1</t>
-[...7 lines deleted...]
-  <si>
     <t>Geschäftspartner</t>
   </si>
   <si>
-    <t>Filial-Nr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kostenstelle</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Straße</t>
   </si>
   <si>
     <t>Marktlokation</t>
   </si>
   <si>
     <t>Lieferbeginn</t>
   </si>
   <si>
     <t>Lieferende</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Zähler-Nr.</t>
   </si>
   <si>
     <t>…</t>
@@ -327,90 +125,129 @@
     <t>Verbrauch NT:</t>
   </si>
   <si>
     <t xml:space="preserve"> Strom (01) </t>
   </si>
   <si>
     <t>Jahresverbrauch HT</t>
   </si>
   <si>
     <t>Jahresverbrauch NT</t>
   </si>
   <si>
     <t>Registrierte Leistungsmessung (monatliche Abrechnung auf Basis monatlicher Ist-Verbräuche)</t>
   </si>
   <si>
     <t>Standardlastprofil (jährliche Abrechnung und monatliche Abschlagszahlungen)</t>
   </si>
   <si>
     <t>Nur bei RLM anzugeben (höchster Leistungswert innerhalb eines Abrechungsjahres)</t>
   </si>
   <si>
     <t>Stromverbrauch während der Hauptnutzungszeiten (Hochtarifzeit). Bei Eintarifzählern gibt es nur ein Zählwerk, welches den Gesamtverbrauch erfasst. Diesen bitte ebenfalls in Jahresverbrauch HT erfassen.</t>
   </si>
   <si>
     <t>Stromverbrauch in den Nebenzeiten (Niedertarifzeit), nachts oder am Wochenende.</t>
+  </si>
+  <si>
+    <t>Leistungsempfänger (Bsp.: WEG)</t>
+  </si>
+  <si>
+    <t>PLZ Leistungsempfänger</t>
+  </si>
+  <si>
+    <t>Ort Leistungsempfänger</t>
+  </si>
+  <si>
+    <t>Straße Leistungsempfänger</t>
+  </si>
+  <si>
+    <t>Abweichender Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t>PLZ abw. Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t>Ort abw. Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t>Straße abw. Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t>Zusatz abw. Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t>Haus-Nr. Leistungsempfänger</t>
+  </si>
+  <si>
+    <t>Haus-Nr. abw. Rechnungsempfänger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haus-Nr. Zusatz Leistungsempfänger </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haus-Nr. Zusatz abw. Rechnungsempfänger </t>
   </si>
   <si>
     <r>
       <t>Alle Eingabefelder sind optional und unterstützen uns bei der</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> späteren</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="11"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Anmeldung Ihrer neuen Lieferstellen. Bitte geben Sie alle Informationen an, die Ihnen bekannt sind. Bei Rückfragen melden wir uns bei Ihnen.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* \-??\ [$€-1]_-"/>
     <numFmt numFmtId="168" formatCode="_([$€]* #,##0.00_);_([$€]* \(#,##0.00\);_([$€]* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="#,##0.00\ _€"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -527,162 +364,106 @@
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="28"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...11 lines deleted...]
-      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...17 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="52">
+  <fills count="50">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...10 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
       </patternFill>
@@ -907,51 +688,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009FE3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6F6F6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFDC52"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -1038,87 +819,54 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...20 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -1162,499 +910,378 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="225">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="22" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="24" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="25" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="31" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="42" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="42" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="42" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="42" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="44" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="44" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="47" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="47" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="45" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="45" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="24" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="2" borderId="11" xfId="197" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="48" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="2" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="27" fillId="48" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="2" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="48" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="26" fillId="48" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="26" fillId="48" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="27" fillId="48" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="48" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="48" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="27" fillId="48" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="31" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="31" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="27" fillId="48" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="48" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="48" borderId="18" xfId="197" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="46" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="47" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="47" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="46" borderId="15" xfId="197" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="48" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="46" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="32" fillId="48" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="46" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="48" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="30" fillId="46" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="48" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="30" fillId="46" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="46" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="30" fillId="46" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="30" fillId="46" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="46" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="46" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="47" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="47" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="47" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="47" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="28" fillId="47" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="49" borderId="0" xfId="197" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...144 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="225">
     <cellStyle name="20% - Akzent1" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Akzent1 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Akzent1 3" xfId="58" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Akzent1 4" xfId="56" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Akzent2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Akzent2 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Akzent2 3" xfId="61" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Akzent2 4" xfId="59" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Akzent3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Akzent3 2" xfId="63" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Akzent3 3" xfId="64" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Akzent3 4" xfId="62" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Akzent4" xfId="8" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Akzent4 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Akzent4 3" xfId="67" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Akzent4 4" xfId="65" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Akzent5" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Akzent5 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Akzent5 3" xfId="70" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Akzent5 4" xfId="68" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Akzent6" xfId="10" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Akzent6 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2151,1354 +1778,516 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AY42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0402D45-713D-4636-B767-ACE9700FEFD7}">
+  <dimension ref="A1:AP8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="L40" sqref="L40"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AD31" sqref="AD31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="13.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="20.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="1" customWidth="1"/>
-[...49 lines deleted...]
-    <col min="52" max="16384" width="13.85546875" style="1"/>
+    <col min="10" max="10" width="25.7109375" customWidth="1"/>
+    <col min="17" max="17" width="28.28515625" customWidth="1"/>
+    <col min="26" max="26" width="33.7109375" customWidth="1"/>
+    <col min="27" max="27" width="33.42578125" customWidth="1"/>
+    <col min="28" max="28" width="27.42578125" customWidth="1"/>
+    <col min="29" max="29" width="29.140625" customWidth="1"/>
+    <col min="30" max="30" width="26.5703125" customWidth="1"/>
+    <col min="31" max="31" width="26.85546875" customWidth="1"/>
+    <col min="32" max="32" width="26.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="28" customFormat="1" ht="67.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="9" t="s">
+    <row r="1" spans="1:42" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="6"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="9"/>
+      <c r="W1" s="10"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="11"/>
+      <c r="AD1" s="4"/>
+      <c r="AF1" s="4"/>
+      <c r="AG1" s="4"/>
+      <c r="AH1" s="4"/>
+      <c r="AI1" s="4"/>
+      <c r="AJ1" s="4"/>
+      <c r="AK1" s="4"/>
+      <c r="AL1" s="5"/>
+      <c r="AM1" s="4"/>
+      <c r="AN1" s="4"/>
+      <c r="AO1" s="5"/>
+      <c r="AP1" s="4"/>
+    </row>
+    <row r="2" spans="1:42" s="29" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="J2" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="N2" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="O2" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="P2" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q2" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="V2" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="W2" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="10" t="s">
+      <c r="X2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="12" t="s">
+      <c r="Y2" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="11" t="s">
+      <c r="Z2" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA2" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB2" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC2" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD2" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE2" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF2" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="30"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="11" t="s">
-[...29 lines deleted...]
-      <c r="Q1" s="18" t="s">
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30"/>
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="13"/>
+      <c r="W3" s="13"/>
+      <c r="X3" s="13"/>
+      <c r="Y3" s="18"/>
+      <c r="Z3" s="13"/>
+      <c r="AA3" s="13"/>
+      <c r="AB3" s="13"/>
+      <c r="AC3" s="13"/>
+      <c r="AD3" s="13"/>
+      <c r="AE3" s="13"/>
+      <c r="AF3" s="13"/>
+    </row>
+    <row r="4" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="30"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="18"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="13"/>
+    </row>
+    <row r="5" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="30"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
+      <c r="S5" s="30"/>
+      <c r="T5" s="30"/>
+      <c r="U5" s="30"/>
+      <c r="V5" s="13"/>
+      <c r="W5" s="13"/>
+      <c r="X5" s="13"/>
+      <c r="Y5" s="18"/>
+      <c r="Z5" s="13"/>
+      <c r="AA5" s="13"/>
+      <c r="AB5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="13"/>
+      <c r="AE5" s="13"/>
+      <c r="AF5" s="13"/>
+    </row>
+    <row r="6" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="30"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="13"/>
+      <c r="W6" s="13"/>
+      <c r="X6" s="13"/>
+      <c r="Y6" s="18"/>
+      <c r="Z6" s="13"/>
+      <c r="AA6" s="13"/>
+      <c r="AB6" s="13"/>
+      <c r="AC6" s="13"/>
+      <c r="AD6" s="13"/>
+      <c r="AE6" s="13"/>
+      <c r="AF6" s="13"/>
+    </row>
+    <row r="7" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="30"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="13"/>
+      <c r="P7" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+      <c r="T7" s="30"/>
+      <c r="U7" s="30"/>
+      <c r="V7" s="13"/>
+      <c r="W7" s="13"/>
+      <c r="X7" s="13"/>
+      <c r="Y7" s="18"/>
+      <c r="Z7" s="13"/>
+      <c r="AA7" s="13"/>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="13"/>
+      <c r="AE7" s="13"/>
+      <c r="AF7" s="13"/>
+    </row>
+    <row r="8" spans="1:42" s="36" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="R1" s="19" t="s">
-[...368 lines deleted...]
-      <c r="A6" s="49">
+      <c r="B8" s="13"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="13"/>
+      <c r="P8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="77"/>
-[...719 lines deleted...]
-      <c r="AO42" s="45"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="30"/>
+      <c r="V8" s="13"/>
+      <c r="W8" s="13"/>
+      <c r="X8" s="13"/>
+      <c r="Y8" s="18"/>
+      <c r="Z8" s="13"/>
+      <c r="AA8" s="13"/>
+      <c r="AB8" s="13"/>
+      <c r="AC8" s="13"/>
+      <c r="AD8" s="13"/>
+      <c r="AE8" s="13"/>
+      <c r="AF8" s="13"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AY9" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="1">
-    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <phoneticPr fontId="30" type="noConversion"/>
-[...2 lines deleted...]
-  <legacyDrawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CB9FB8F-8BCD-4565-8551-C9F03D170168}">
   <dimension ref="A2:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
     <col min="2" max="2" width="89" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="75" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="A2" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="89" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A3" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="89" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A4" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="89" t="s">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="A5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="88" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="A6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="89" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="A7" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Lieferstellen anmelden</vt:lpstr>
+      <vt:lpstr>Strom</vt:lpstr>
       <vt:lpstr>Erläuterungen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>